--- v0 (2026-04-17)
+++ v1 (2026-08-19)
@@ -10,96 +10,114 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Consolidated Report" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+  <si>
+    <t>Public user for EPIC COMMUNICATIONS INC.</t>
+  </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>Created</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticket Type</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t>Actual Hours Spent</t>
   </si>
   <si>
     <t>Assignees</t>
   </si>
   <si>
     <t>Created by</t>
   </si>
   <si>
     <t>Task Description</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Customer Project Name</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="2">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color rgb="FF1F497D"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF595959"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F81BD"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -110,53 +128,59 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -413,107 +437,141 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L1"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="4" width="20.7109375" customWidth="1"/>
     <col min="5" max="5" width="40.7109375" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="9" width="20.7109375" customWidth="1"/>
     <col min="10" max="10" width="40.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.7109375" customWidth="1"/>
     <col min="12" max="12" width="25.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:12" ht="28" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+    </row>
+    <row r="2" spans="1:12" ht="22" customHeight="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+    </row>
+    <row r="4" spans="1:12" ht="25" customHeight="1">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="B4" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="C4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="1" t="s">
+      <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="1" t="s">
+      <c r="F4" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="G4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="H4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="I4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="J4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="1" t="s">
+      <c r="K4" s="3" t="s">
         <v>11</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Consolidated Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>